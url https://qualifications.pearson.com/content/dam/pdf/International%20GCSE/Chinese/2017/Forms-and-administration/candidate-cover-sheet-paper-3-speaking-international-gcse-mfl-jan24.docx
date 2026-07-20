--- v0 (2025-12-20)
+++ v1 (2026-07-20)
@@ -1,2151 +1,2728 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44A10D0F" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="717ED163" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="717ED163" w14:textId="75BC616B" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2933B41C" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="2933B41C" w14:textId="53E7706E" w:rsidR="009D1AD1" w:rsidRDefault="00354A88" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5059D0E1" wp14:editId="20AF1930">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ED78FF0" wp14:editId="4CA994EC">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>5281672</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4162284</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-510297</wp:posOffset>
+              <wp:posOffset>88265</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1855672" cy="766384"/>
+            <wp:extent cx="2019300" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.jpeg"/>
+            <wp:docPr id="492827167" name="drawing" descr="A blue text on a black background&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="492827167" name="drawing" descr="A blue text on a black background&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1855672" cy="766384"/>
+                      <a:ext cx="2019300" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4561245B" w14:textId="718295FD" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="3F915470" w14:textId="319C4A9E" w:rsidR="009D1AD1" w:rsidRPr="00354A88" w:rsidRDefault="009D1AD1" w:rsidP="00354A88">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5049"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:spacing w:val="-107"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Candidate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cover sheet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:spacing w:val="-107"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:spacing w:val="-107"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4561245B" w14:textId="189344F6" w:rsidR="009D1AD1" w:rsidRPr="00354A88" w:rsidRDefault="009D1AD1" w:rsidP="00354A88">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>(Paper</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>3:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00354A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:color w:val="0D004D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Speaking)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2734EB0F" w14:textId="77777777" w:rsidR="00B6394E" w:rsidRDefault="00B6394E" w:rsidP="00B6394E">
       <w:pPr>
         <w:spacing w:after="24" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="85" w:hanging="10"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C10ABD" w14:textId="56A28D8C" w:rsidR="00B6394E" w:rsidRPr="00B6394E" w:rsidRDefault="00B6394E" w:rsidP="00B6394E">
+    <w:p w14:paraId="04FB695F" w14:textId="77777777" w:rsidR="00354A88" w:rsidRDefault="00354A88" w:rsidP="00354A88">
       <w:pPr>
         <w:spacing w:after="24" w:line="257" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="85" w:hanging="10"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3A35">
-[...24 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="19CF0556" w14:textId="02795D42" w:rsidR="00354A88" w:rsidRDefault="00354A88" w:rsidP="00354A88">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="257" w:lineRule="auto"/>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2A6E4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Centres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2A6E4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete this document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A6E4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:b/>
           <w:bCs/>
-          <w:i/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">onto Learner Work Transfer. </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>electronically</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A6E4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and submit it with their oral assessments onto Learner Work Transfer. Typed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2A6E4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2A6E4B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:eastAsia="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will serve as the signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABC7E77" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C4C790A" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="6C4C790A" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="00D26BBC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>To</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>completed</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>teacher/examiner:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCC5E5B" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="5"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="123" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="2221"/>
         <w:gridCol w:w="775"/>
         <w:gridCol w:w="2868"/>
-        <w:gridCol w:w="2986"/>
+        <w:gridCol w:w="3676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D1AD1" w14:paraId="6AD1B8E9" w14:textId="77777777" w:rsidTr="003A57E4">
+      <w:tr w:rsidR="009D1AD1" w14:paraId="6AD1B8E9" w14:textId="77777777" w:rsidTr="00D26BBC">
         <w:trPr>
           <w:trHeight w:val="743"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="574CAE49" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="574CAE49" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Centre</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C70F92" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="33C70F92" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Centre</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76AD20D6" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="76AD20D6" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1AD1" w14:paraId="72139A79" w14:textId="77777777" w:rsidTr="003A57E4">
+      <w:tr w:rsidR="009D1AD1" w14:paraId="72139A79" w14:textId="77777777" w:rsidTr="00D26BBC">
         <w:trPr>
           <w:trHeight w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAFB690" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="0AAFB690" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Candidate</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2868" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11FB65CB" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="11FB65CB" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Candidate</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="3676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="747CC80D" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="747CC80D" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specification</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1AD1" w14:paraId="096ED2DA" w14:textId="77777777" w:rsidTr="003A57E4">
+      <w:tr w:rsidR="009D1AD1" w14:paraId="096ED2DA" w14:textId="77777777" w:rsidTr="00D26BBC">
         <w:trPr>
           <w:trHeight w:val="1003"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2093" w:type="dxa"/>
+            <w:tcW w:w="2221" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="751A089E" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="751A089E" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108" w:line="300" w:lineRule="auto"/>
               <w:ind w:right="513"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date of speaking</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>test:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6629" w:type="dxa"/>
+            <w:tcW w:w="7319" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02C98E90" w14:textId="1C7CFEDA" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="02C98E90" w14:textId="1C7CFEDA" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="108"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of teacher/examiner </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conducting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:spacing w:val="-57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>test:</w:t>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B9BB2EF" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="499F3C2E" w14:textId="77777777" w:rsidR="00D26BBC" w:rsidRDefault="00D26BBC" w:rsidP="009D1AD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4869"/>
         </w:tabs>
         <w:spacing w:before="113"/>
         <w:ind w:left="2369"/>
         <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
-          <w:sz w:val="17"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="7B9BB2EF" w14:textId="076F0854" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4869"/>
+        </w:tabs>
+        <w:spacing w:before="113"/>
+        <w:ind w:left="2369"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
-          <w:sz w:val="17"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Topic</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="17"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
-          <w:sz w:val="17"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>area</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
-          <w:sz w:val="17"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Sub-topic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2C856F" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="1F2C856F" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
-          <w:sz w:val="5"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="123" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1668"/>
+        <w:gridCol w:w="1796"/>
         <w:gridCol w:w="2836"/>
-        <w:gridCol w:w="4218"/>
+        <w:gridCol w:w="4908"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D1AD1" w14:paraId="5361681C" w14:textId="77777777" w:rsidTr="003A57E4">
+      <w:tr w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w14:paraId="5361681C" w14:textId="77777777" w:rsidTr="00D26BBC">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1BFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0A07BF61" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="0A07BF61" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="112"/>
               <w:ind w:left="108"/>
               <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Task A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6645ADB9" w14:textId="56D61055" w:rsidR="009D1AD1" w:rsidRPr="00464F2B" w:rsidRDefault="00F36CDC" w:rsidP="003A57E4">
+          <w:p w14:paraId="6645ADB9" w14:textId="51C2B490" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="006C12F2" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-132709275"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:b/>
-                    <w:sz w:val="32"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-176418242"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-279640098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-251746674"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:b/>
-                    <w:sz w:val="32"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D  </w:t>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="472029640"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1" w:rsidRPr="00464F2B">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="009D1AD1" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcW w:w="4908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2688F9" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="1A2688F9" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1AD1" w14:paraId="709FAE13" w14:textId="77777777" w:rsidTr="003A57E4">
+      <w:tr w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w14:paraId="709FAE13" w14:textId="77777777" w:rsidTr="00D26BBC">
         <w:trPr>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1BFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE3E817" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="5AE3E817" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58" w:line="260" w:lineRule="atLeast"/>
               <w:ind w:right="100"/>
               <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Task B,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
+                <w:color w:val="0D004D"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Conversation</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
+                <w:color w:val="0D004D"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="744BA619" w14:textId="682BF8D8" w:rsidR="009D1AD1" w:rsidRDefault="00F36CDC" w:rsidP="003A57E4">
+          <w:p w14:paraId="744BA619" w14:textId="54ED0CEC" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="006C12F2" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1338373457"/>
+                <w:id w:val="1123427680"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:b/>
-                    <w:sz w:val="32"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1110735310"/>
+                <w:id w:val="396256678"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1986276000"/>
+                <w:id w:val="-281037866"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1566681867"/>
+                <w:id w:val="-2041113929"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D  </w:t>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1677256573"/>
+                <w:id w:val="1291937342"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcW w:w="4908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153014EE" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="153014EE" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D1AD1" w14:paraId="34975D6A" w14:textId="77777777" w:rsidTr="003A57E4">
+      <w:tr w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w14:paraId="34975D6A" w14:textId="77777777" w:rsidTr="00D26BBC">
         <w:trPr>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C1BFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="38E5F0E9" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="38E5F0E9" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58" w:line="260" w:lineRule="atLeast"/>
               <w:ind w:right="100"/>
               <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Task C,</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
+                <w:color w:val="0D004D"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Conversation</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
+                <w:color w:val="0D004D"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
                 <w:b/>
-                <w:sz w:val="17"/>
+                <w:color w:val="0D004D"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6857E499" w14:textId="065635CA" w:rsidR="009D1AD1" w:rsidRDefault="00F36CDC" w:rsidP="003A57E4">
+          <w:p w14:paraId="6857E499" w14:textId="545A29FA" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="006C12F2" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="59"/>
               <w:rPr>
-                <w:b/>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1135837008"/>
+                <w:id w:val="247771092"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-                    <w:b/>
-                    <w:sz w:val="32"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-466203012"/>
+                <w:id w:val="-1141337909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-120540952"/>
+                <w:id w:val="432786311"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="009D1AD1">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
                 <w:spacing w:val="57"/>
-                <w:sz w:val="17"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="822708062"/>
+                <w:id w:val="1623260469"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">D  </w:t>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:b/>
-                  <w:sz w:val="32"/>
+                  <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-764692343"/>
+                <w:id w:val="1346059595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009D1AD1">
+                <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:sz w:val="32"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009D1AD1">
-[...2 lines deleted...]
-                <w:sz w:val="17"/>
+            <w:r w:rsidR="00D26BBC" w:rsidRPr="00D26BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcW w:w="4908" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE9A624" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
+          <w:p w14:paraId="0EE9A624" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="003A57E4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
-                <w:sz w:val="16"/>
+                <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C1BAB06" w14:textId="77777777" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2936AAA2" w14:textId="76997BCC" w:rsidR="008C460B" w:rsidRPr="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+    <w:p w14:paraId="2936AAA2" w14:textId="76997BCC" w:rsidR="008C460B" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="00D26BBC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:ind w:right="790"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C460B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Teacher declaration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313CC1CC" w14:textId="5AB54D6E" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+    <w:p w14:paraId="313CC1CC" w14:textId="5AB54D6E" w:rsidR="008C460B" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="00D26BBC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:ind w:right="790"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C460B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>I declare that the work submitted for assessment has been carried out without assistance other than that which is acceptable according to the rules of the specification. I certify that to the best of my knowledge the evidence submitted for this assignment is the learner’s own. The learner has clearly referenced any sources and any artificial intelligence (AI) tools used in the work. I understand that false declaration is a form of malpractic</w:t>
-[...9 lines deleted...]
-        <w:t>e.</w:t>
+        <w:t>I declare that the work submitted for assessment has been carried out without assistance other than that which is acceptable according to the rules of the specification. I certify that to the best of my knowledge the evidence submitted for this assignment is the learner’s own. The learner has clearly referenced any sources and any artificial intelligence (AI) tools used in the work. I understand that false declaration is a form of malpractice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10ABE00F" w14:textId="77777777" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5340"/>
           <w:tab w:val="left" w:pos="7992"/>
         </w:tabs>
         <w:spacing w:before="137"/>
         <w:ind w:left="226"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A4B879C" w14:textId="62B9E5A5" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="3A4B879C" w14:textId="62B9E5A5" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5340"/>
           <w:tab w:val="left" w:pos="7992"/>
         </w:tabs>
         <w:spacing w:before="137"/>
         <w:ind w:left="226"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
-      <w:r w:rsidR="008C460B">
+      <w:r w:rsidR="008C460B" w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="753552312"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C75129">
+          <w:r w:rsidRPr="00D26BBC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="335889343"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C75129">
+          <w:r w:rsidRPr="00D26BBC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="009D1AD1">
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED94811" w14:textId="77777777" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+    <w:p w14:paraId="5ED94811" w14:textId="77777777" w:rsidR="008C460B" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="008C460B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5340"/>
           <w:tab w:val="left" w:pos="7992"/>
         </w:tabs>
         <w:spacing w:before="137"/>
         <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4250461B" w14:textId="77777777" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+    <w:p w14:paraId="4250461B" w14:textId="77777777" w:rsidR="008C460B" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="008C460B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A346638" w14:textId="2CBF4F41" w:rsidR="008C460B" w:rsidRPr="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+    <w:p w14:paraId="0A346638" w14:textId="2CBF4F41" w:rsidR="008C460B" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="008C460B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C460B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Candidate declaration:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9E4BE0" w14:textId="42C3045F" w:rsidR="009D1AD1" w:rsidRPr="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+    <w:p w14:paraId="7E9E4BE0" w14:textId="42C3045F" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="00D26BBC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:ind w:right="700"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C460B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>I certify that the work submitted for this assessment is my own. I have clearly referenced any sources and any AI tools used in the work. I understand that false declaration is a form of malpractice. I acknowledge that Pearson may use candidate work for the purposes of standardisation, training, and exemplar material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D1D946" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="008C460B" w:rsidRDefault="009D1AD1" w:rsidP="008C460B">
+    <w:p w14:paraId="19D1D946" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="008C460B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026EA84C" w14:textId="77777777" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="009D1AD1">
+    <w:p w14:paraId="026EA84C" w14:textId="77777777" w:rsidR="008C460B" w:rsidRPr="00D26BBC" w:rsidRDefault="008C460B" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6026"/>
           <w:tab w:val="left" w:pos="9051"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="226"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22890083" w14:textId="0AEA9426" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="22890083" w14:textId="0AEA9426" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6026"/>
           <w:tab w:val="left" w:pos="9051"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="226"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="890232249"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B61A9A" w:rsidRPr="00C75129">
+          <w:r w:rsidR="00B61A9A" w:rsidRPr="00D26BBC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
           <w:id w:val="1727877713"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C75129">
+          <w:r w:rsidRPr="00D26BBC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="009D1AD1">
-        <w:rPr>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
           <w:spacing w:val="8"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D1AD1">
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B80D356" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="0B80D356" w14:textId="77777777" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS"/>
-          <w:sz w:val="13"/>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68383BC5" w14:textId="317225FA" w:rsidR="009D1AD1" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
+    <w:p w14:paraId="68383BC5" w14:textId="317225FA" w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidRDefault="009D1AD1" w:rsidP="009D1AD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4706"/>
         </w:tabs>
         <w:spacing w:before="118" w:line="218" w:lineRule="auto"/>
         <w:ind w:left="5198" w:right="686" w:hanging="4972"/>
         <w:rPr>
-          <w:sz w:val="16"/>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00D26BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Plus Jakarta Sans" w:hAnsi="Plus Jakarta Sans"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009D1AD1" w:rsidSect="00541267">
+    <w:sectPr w:rsidR="009D1AD1" w:rsidRPr="00D26BBC" w:rsidSect="00541267">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="520" w:right="560" w:bottom="280" w:left="1020" w:header="720" w:footer="393" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="10FCC12D" w14:textId="77777777" w:rsidR="003E3913" w:rsidRDefault="003E3913" w:rsidP="00756A33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="429735F9" w14:textId="77777777" w:rsidR="003E3913" w:rsidRDefault="003E3913" w:rsidP="00756A33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Plus Jakarta Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10000FF" w:usb1="4000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="625A3228" w14:textId="04E3C7BC" w:rsidR="008C460B" w:rsidRDefault="008C460B" w:rsidP="008C460B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="625A3228" w14:textId="4F68189F" w:rsidR="008C460B" w:rsidRDefault="006C12F2" w:rsidP="008C460B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="4706"/>
       </w:tabs>
       <w:spacing w:before="118" w:line="218" w:lineRule="auto"/>
       <w:ind w:left="5198" w:right="686" w:hanging="4972"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>January</w:t>
+      <w:t>February</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="0056247C">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Pearson</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Education</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Limited</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:spacing w:val="-2"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="008C460B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0056247C">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A5078A0" w14:textId="1AC8384E" w:rsidR="008C460B" w:rsidRDefault="008C460B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="77F76E86" w14:textId="77777777" w:rsidR="008C460B" w:rsidRDefault="008C460B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D019C4F" w14:textId="77777777" w:rsidR="003E3913" w:rsidRDefault="003E3913" w:rsidP="00756A33">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="272791A0" w14:textId="77777777" w:rsidR="003E3913" w:rsidRDefault="003E3913" w:rsidP="00756A33">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D1AD1"/>
+    <w:rsid w:val="00143F90"/>
     <w:rsid w:val="001D46F0"/>
+    <w:rsid w:val="00354A88"/>
     <w:rsid w:val="003E3913"/>
     <w:rsid w:val="00425F36"/>
     <w:rsid w:val="00541267"/>
+    <w:rsid w:val="0056247C"/>
     <w:rsid w:val="005629A8"/>
     <w:rsid w:val="005F6909"/>
     <w:rsid w:val="006154FC"/>
     <w:rsid w:val="00694643"/>
+    <w:rsid w:val="006C12F2"/>
     <w:rsid w:val="00724270"/>
     <w:rsid w:val="00756A33"/>
     <w:rsid w:val="008C460B"/>
     <w:rsid w:val="008E2F85"/>
+    <w:rsid w:val="008E441F"/>
     <w:rsid w:val="009D1AD1"/>
     <w:rsid w:val="00B61A9A"/>
     <w:rsid w:val="00B6394E"/>
     <w:rsid w:val="00C060AC"/>
     <w:rsid w:val="00D22F16"/>
+    <w:rsid w:val="00D26BBC"/>
+    <w:rsid w:val="00ED3CB6"/>
     <w:rsid w:val="00F0641F"/>
     <w:rsid w:val="00F36CDC"/>
     <w:rsid w:val="00F73148"/>
     <w:rsid w:val="00F90558"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D86C330"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EFC724B7-1DE5-45D6-BB77-D24002E9F8CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2722,213 +3299,235 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C460B"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1548957935">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4FD06816-76BC-4671-888C-3E5E6701F040}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00795520" w:rsidRDefault="00D404C2">
           <w:r w:rsidRPr="00C75129">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Plus Jakarta Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A10000FF" w:usb1="4000607B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D404C2"/>
+    <w:rsid w:val="00143F90"/>
     <w:rsid w:val="00421860"/>
     <w:rsid w:val="00525D94"/>
     <w:rsid w:val="00795520"/>
+    <w:rsid w:val="008E441F"/>
     <w:rsid w:val="00D404C2"/>
     <w:rsid w:val="00E16D06"/>
+    <w:rsid w:val="00ED3CB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3323,51 +3922,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D404C2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3629,69 +4228,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>227</Words>
-  <Characters>1299</Characters>
+  <Words>262</Words>
+  <Characters>1321</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1523</CharactersWithSpaces>
+  <CharactersWithSpaces>1552</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Simon, Sharon</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>